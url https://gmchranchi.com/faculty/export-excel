--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1031,54 +1031,54 @@
   <si>
     <t>2026-09-04 19:38:34</t>
   </si>
   <si>
     <t>Dr. Sneha Swapnil</t>
   </si>
   <si>
     <t>ff7b4970d56197b1020c879c95be5b5f.jpg</t>
   </si>
   <si>
     <t>2026-09-04 19:39:05</t>
   </si>
   <si>
     <t>Dr. Hena Tabassum</t>
   </si>
   <si>
     <t>979f3f1aa0fa84777d3ea410005f5878.jpg</t>
   </si>
   <si>
     <t>2026-09-04 19:40:10</t>
   </si>
   <si>
     <t>Dr. Prerna Choudhary</t>
   </si>
   <si>
-    <t>cfd0bdcdb090295fd5efd2a97551f4f6.jpg</t>
-[...2 lines deleted...]
-    <t>2026-09-04 19:39:52</t>
+    <t>921e1d9f05a4905f777803909bef5715.jpeg</t>
+  </si>
+  <si>
+    <t>2026-10-01 13:27:33</t>
   </si>
   <si>
     <t>Dr. Khushboo</t>
   </si>
   <si>
     <t>17e0a9329a9bb439bd081c4a27e5edc7.jpg</t>
   </si>
   <si>
     <t>2026-07-25</t>
   </si>
   <si>
     <t>2026-09-04 19:39:35</t>
   </si>
   <si>
     <t>Dr. Jitendra Prasad</t>
   </si>
   <si>
     <t>b181d3da7c48af44f33b328df6234b8e.jpg</t>
   </si>
   <si>
     <t>2026-09-04 19:26:28</t>
   </si>
   <si>
     <t>Dr. Archana A R Krishna</t>
   </si>
@@ -3195,51 +3195,51 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R267"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="M2" sqref="M2:M267"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="43" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="43" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="44" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="23" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">